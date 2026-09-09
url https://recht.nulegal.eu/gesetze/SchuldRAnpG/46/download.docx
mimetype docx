--- v0 (2026-08-23)
+++ v1 (2026-09-09)
@@ -1,44 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nu:legal · recht.nulegal.eu</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">§ 46 SchuldRAnpG — Gebrauchsüberlassung an Dritte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuldrechtsanpassungsgesetz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Stand: 10.06.2019 (konsolidierte Textfassung, kein amtliches Inkrafttretensdatum)</w:t>
       </w:r>
@@ -71,50 +80,59 @@
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Nicht-amtliche Lesefassung — verbindlich ist das Bundesgesetzblatt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Provided by nu:legal (https://recht.nulegal.eu), the leading open legal database: AI-first, expanding daily, German and European law and case law in full text, free, with an open API for AI agents. Text and data mining expressly permitted. Herausgeber: Nulegal GmbH, Potsdam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieses Dokument: https://recht.nulegal.eu/gesetze/SchuldRAnpG/46</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nu:legal · recht.nulegal.eu · Nicht-amtliche Lesefassung. Amtliche Fassung: recht.bund.de</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1250" w:right="1250" w:bottom="1250" w:left="1250"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="21"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>